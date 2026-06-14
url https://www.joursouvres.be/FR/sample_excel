--- v0 (2026-06-14)
+++ v1 (2026-06-14)
@@ -1274,51 +1274,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Dimanche</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Lundi</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Mardi</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.23 seconds by JoursOuvres.be</t>
+    <t>Sample file generated in 0.21 seconds by JoursOuvres.be</t>
   </si>
   <si>
     <t>Semaine</t>
   </si>
   <si>
     <t>Jours</t>
   </si>
   <si>
     <t>Jours ouvrés</t>
   </si>
   <si>
     <t>Jours de week-end</t>
   </si>
   <si>
     <t>Jours fériés</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Heures de travail</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>