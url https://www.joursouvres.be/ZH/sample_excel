--- v3 (2026-06-17)
+++ v4 (2026-08-01)
@@ -12,1334 +12,1334 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Settings" sheetId="1" r:id="rId4"/>
-    <sheet name="日期" sheetId="2" r:id="rId5"/>
-[...2 lines deleted...]
-    <sheet name="年" sheetId="5" r:id="rId8"/>
+    <sheet name="Days" sheetId="2" r:id="rId5"/>
+    <sheet name="Weeks" sheetId="3" r:id="rId6"/>
+    <sheet name="Months" sheetId="4" r:id="rId7"/>
+    <sheet name="Years" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="E4" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Noël (2023年12月25日星期一) 
+          <t xml:space="preserve">Christmas Day (Monday, 25 December, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E5" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Jour de l'An (2024年1月1日星期一) 
+          <t xml:space="preserve">New Year's Day (Monday, 1 January, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Lundi de Pâques (2024年4月1日星期一) 
+          <t xml:space="preserve">Easter Monday (Monday, 1 April, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="A2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">星期五, 15 12月, 2023 → 星期日, 31 12月, 2023</t>
+          <t xml:space="preserve">Friday, 15 December, 2023 → Sunday, 31 December, 2023</t>
         </r>
       </text>
     </comment>
     <comment ref="E2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Noël (2023年12月25日星期一) 
+          <t xml:space="preserve">Christmas Day (Monday, 25 December, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Jour de l'An (2024年1月1日星期一) 
+          <t xml:space="preserve">New Year's Day (Monday, 1 January, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E6" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Lundi de Pâques (2024年4月1日星期一) 
+          <t xml:space="preserve">Easter Monday (Monday, 1 April, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="A2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">星期五, 15 12月, 2023 → 星期日, 31 12月, 2023</t>
+          <t xml:space="preserve">Friday, 15 December, 2023 → Sunday, 31 December, 2023</t>
         </r>
       </text>
     </comment>
     <comment ref="E2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Noël (2023年12月25日星期一) 
+          <t xml:space="preserve">Christmas Day (Monday, 25 December, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="A3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">星期一, 01 1月, 2024 → 星期二, 30 4月, 2024</t>
+          <t xml:space="preserve">Monday, 01 January, 2024 → Tuesday, 30 April, 2024</t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Jour de l'An (2024年1月1日星期一) 
-Lundi de Pâques (2024年4月1日星期一) 
+          <t xml:space="preserve">New Year's Day (Monday, 1 January, 2024) 
+Easter Monday (Monday, 1 April, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="394">
   <si>
-    <t>起始日</t>
-[...8 lines deleted...]
-    <t>2024年4月30日星期二</t>
+    <t>Start date</t>
+  </si>
+  <si>
+    <t>Friday, 15 December, 2023</t>
+  </si>
+  <si>
+    <t>End date</t>
+  </si>
+  <si>
+    <t>Tuesday, 30 April, 2024</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Belgique</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Jours fériés nationaux</t>
   </si>
   <si>
-    <t>周末</t>
-[...22 lines deleted...]
-    <t>星期一</t>
+    <t>Weekend days</t>
+  </si>
+  <si>
+    <t>Saturday, Sunday</t>
+  </si>
+  <si>
+    <t>First day of the week</t>
+  </si>
+  <si>
+    <t>Monday</t>
+  </si>
+  <si>
+    <t>Schedules 
+(morning)</t>
+  </si>
+  <si>
+    <t>Schedules 
+(afternoon)</t>
+  </si>
+  <si>
+    <t>Work hours</t>
+  </si>
+  <si>
+    <t>Monday</t>
   </si>
   <si>
     <t>08:00</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>18:00</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>08:00</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>18:00</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>08:00</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>18:00</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>08:00</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>18:00</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>08:00</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>18:00</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>08:00</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>18:00</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>08:00</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>18:00</t>
   </si>
   <si>
-    <t>日期 
+    <t>Date 
 (DD/MM/YYYY)</t>
   </si>
   <si>
-    <t>日</t>
-[...37 lines deleted...]
-    <t>星期五</t>
+    <t>Day</t>
+  </si>
+  <si>
+    <t>Working day</t>
+  </si>
+  <si>
+    <t>Weekend day</t>
+  </si>
+  <si>
+    <t>Public holiday</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Custom dates</t>
+  </si>
+  <si>
+    <t>Numbering (working days)</t>
+  </si>
+  <si>
+    <t>Work hours</t>
+  </si>
+  <si>
+    <t>Schedules 
+(morning)</t>
+  </si>
+  <si>
+    <t>Schedules 
+(afternoon)</t>
+  </si>
+  <si>
+    <t>Teleworking / days</t>
+  </si>
+  <si>
+    <t>Teleworking / hours</t>
+  </si>
+  <si>
+    <t>Friday</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>16/12/2023</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>17/12/2023</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>19/12/2023</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>23/12/2023</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>25/12/2023</t>
   </si>
   <si>
-    <t>Noël</t>
-[...2 lines deleted...]
-    <t>星期二</t>
+    <t>Christmas Day</t>
+  </si>
+  <si>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>27/12/2023</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
-    <t>Jour de l'An</t>
-[...2 lines deleted...]
-    <t>星期二</t>
+    <t>New Year's Day</t>
+  </si>
+  <si>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>06/01/2024</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>07/01/2024</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>12/01/2024</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>13/01/2024</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>14/01/2024</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>20/01/2024</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>21/01/2024</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>23/01/2024</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>26/01/2024</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>27/01/2024</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>28/01/2024</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>04/02/2024</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>11/02/2024</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>13/02/2024</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>14/02/2024</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>17/02/2024</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>18/02/2024</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>24/02/2024</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>26/02/2024</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>03/03/2024</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>08/03/2024</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>10/03/2024</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>17/03/2024</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>20/03/2024</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>23/03/2024</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>24/03/2024</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>25/03/2024</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>31/03/2024</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
-    <t>Lundi de Pâques</t>
-[...2 lines deleted...]
-    <t>星期二</t>
+    <t>Easter Monday</t>
+  </si>
+  <si>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>02/04/2024</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>05/04/2024</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>07/04/2024</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>17/04/2024</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>20/04/2024</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>21/04/2024</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
-    <t>星期三</t>
+    <t>Wednesday</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
-    <t>星期四</t>
+    <t>Thursday</t>
   </si>
   <si>
     <t>25/04/2024</t>
   </si>
   <si>
-    <t>星期五</t>
+    <t>Friday</t>
   </si>
   <si>
     <t>26/04/2024</t>
   </si>
   <si>
-    <t>星期六</t>
+    <t>Saturday</t>
   </si>
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
-    <t>星期日</t>
+    <t>Sunday</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
-    <t>星期一</t>
+    <t>Monday</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
-    <t>星期二</t>
+    <t>Tuesday</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
-    <t>总</t>
-[...17 lines deleted...]
-    <t>公共假日</t>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Sample file generated in 0.52 seconds by JoursOuvres.be</t>
+  </si>
+  <si>
+    <t>Week</t>
+  </si>
+  <si>
+    <t>Days</t>
+  </si>
+  <si>
+    <t>Working days</t>
+  </si>
+  <si>
+    <t>Weekend days</t>
+  </si>
+  <si>
+    <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
-    <t>工作时间</t>
+    <t>Work hours</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>
   <si>
     <t>18/12/2023 → 24/12/2023</t>
   </si>
   <si>
     <t>25/12/2023 → 31/12/2023</t>
   </si>
   <si>
     <t>01/01/2024 → 07/01/2024</t>
   </si>
   <si>
     <t>08/01/2024 → 14/01/2024</t>
   </si>
   <si>
     <t>15/01/2024 → 21/01/2024</t>
   </si>
   <si>
     <t>22/01/2024 → 28/01/2024</t>
   </si>
   <si>
     <t>29/01/2024 → 04/02/2024</t>
   </si>
@@ -1361,114 +1361,114 @@
   <si>
     <t>11/03/2024 → 17/03/2024</t>
   </si>
   <si>
     <t>18/03/2024 → 24/03/2024</t>
   </si>
   <si>
     <t>25/03/2024 → 31/03/2024</t>
   </si>
   <si>
     <t>01/04/2024 → 07/04/2024</t>
   </si>
   <si>
     <t>08/04/2024 → 14/04/2024</t>
   </si>
   <si>
     <t>15/04/2024 → 21/04/2024</t>
   </si>
   <si>
     <t>22/04/2024 → 28/04/2024</t>
   </si>
   <si>
     <t>29/04/2024 → 30/04/2024</t>
   </si>
   <si>
-    <t>总</t>
-[...14 lines deleted...]
-    <t>公共假日</t>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Month</t>
+  </si>
+  <si>
+    <t>Days</t>
+  </si>
+  <si>
+    <t>Working days</t>
+  </si>
+  <si>
+    <t>Weekend days</t>
+  </si>
+  <si>
+    <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
-    <t>工作时间</t>
-[...32 lines deleted...]
-    <t>公共假日</t>
+    <t>Work hours</t>
+  </si>
+  <si>
+    <t>December 2023</t>
+  </si>
+  <si>
+    <t>January 2024</t>
+  </si>
+  <si>
+    <t>February 2024</t>
+  </si>
+  <si>
+    <t>March 2024</t>
+  </si>
+  <si>
+    <t>April 2024</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Year</t>
+  </si>
+  <si>
+    <t>Days</t>
+  </si>
+  <si>
+    <t>Working days</t>
+  </si>
+  <si>
+    <t>Weekend days</t>
+  </si>
+  <si>
+    <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
-    <t>工作时间</t>
-[...2 lines deleted...]
-    <t>总</t>
+    <t>Work hours</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[=0]&quot;&quot;;0.##"/>
     <numFmt numFmtId="165" formatCode="0.##"/>
   </numFmts>
   <fonts count="8">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1996,52 +1996,52 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="0" t="s">
         <v>4</v>
@@ -2232,87 +2232,87 @@
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="D140" sqref="D140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="17" max="17" width="9.10" hidden="true" style="10"/>
     <col min="1" max="1" width="14" customWidth="true" style="11"/>
     <col min="2" max="2" width="14" customWidth="true" style="11"/>
     <col min="3" max="3" width="14" customWidth="true" style="12"/>
     <col min="4" max="4" width="14" customWidth="true" style="12"/>
     <col min="5" max="5" width="14" customWidth="true" style="12"/>
     <col min="6" max="6" width="14" customWidth="true" style="12"/>
-    <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" hidden="true" style="0"/>
     <col min="10" max="10" width="9.10" hidden="true" style="0"/>
     <col min="12" max="12" width="14" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.10" hidden="true" style="0"/>
     <col min="19" max="19" width="14" hidden="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="14" hidden="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="14" customWidth="true" style="0"/>
     <col min="13" max="13" width="10" customWidth="true" style="0"/>
     <col min="14" max="14" width="10" customWidth="true" style="0"/>
     <col min="15" max="15" width="10" customWidth="true" style="0"/>
     <col min="16" max="16" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" customHeight="1" ht="40">
       <c r="A1" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D1" s="7" t="s">
-        <v>388</v>
+        <v>52</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>389</v>
+        <v>53</v>
       </c>
       <c r="F1" s="7" t="s">
-        <v>390</v>
+        <v>54</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>56</v>
+        <v>391</v>
       </c>
       <c r="J1" s="9"/>
       <c r="K1" s="27" t="s">
         <v>57</v>
       </c>
       <c r="L1" s="8" t="s">
         <v>392</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>59</v>
       </c>
       <c r="N1" s="4"/>
       <c r="O1" s="3" t="s">
         <v>60</v>
       </c>
       <c r="P1" s="4"/>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
       <c r="S1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>62</v>
       </c>
     </row>
@@ -8554,651 +8554,651 @@
       <c r="B1" s="7" t="s">
         <v>387</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>389</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>390</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>391</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>392</v>
       </c>
       <c r="H1" s="14"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="0" t="s">
         <v>351</v>
       </c>
       <c r="B2" s="0">
-        <f>SUM(日期!C2:C4)</f>
+        <f>SUM(Days!C2:C4)</f>
         <v>3</v>
       </c>
       <c r="C2" s="0">
-        <f>SUM(日期!D2:D4)</f>
+        <f>SUM(Days!D2:D4)</f>
         <v>1</v>
       </c>
       <c r="D2" s="16">
-        <f>SUM(日期!E2:E4)</f>
+        <f>SUM(Days!E2:E4)</f>
         <v>2</v>
       </c>
       <c r="E2" s="17">
-        <f>SUM(日期!F2:F4)</f>
+        <f>SUM(Days!F2:F4)</f>
         <v>0</v>
       </c>
       <c r="F2" s="0">
-        <f>SUM(日期!H2:H4)</f>
+        <f>SUM(Days!H2:H4)</f>
         <v>0</v>
       </c>
       <c r="G2" s="0">
-        <f>SUM(日期!L2:L4)</f>
+        <f>SUM(Days!L2:L4)</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="0" t="s">
         <v>352</v>
       </c>
       <c r="B3" s="0">
-        <f>SUM(日期!C5:C11)</f>
+        <f>SUM(Days!C5:C11)</f>
         <v>7</v>
       </c>
       <c r="C3" s="0">
-        <f>SUM(日期!D5:D11)</f>
+        <f>SUM(Days!D5:D11)</f>
         <v>5</v>
       </c>
       <c r="D3" s="16">
-        <f>SUM(日期!E5:E11)</f>
+        <f>SUM(Days!E5:E11)</f>
         <v>2</v>
       </c>
       <c r="E3" s="17">
-        <f>SUM(日期!F5:F11)</f>
+        <f>SUM(Days!F5:F11)</f>
         <v>0</v>
       </c>
       <c r="F3" s="0">
-        <f>SUM(日期!H5:H11)</f>
+        <f>SUM(Days!H5:H11)</f>
         <v>0</v>
       </c>
       <c r="G3" s="0">
-        <f>SUM(日期!L5:L11)</f>
+        <f>SUM(Days!L5:L11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B4" s="0">
-        <f>SUM(日期!C12:C18)</f>
+        <f>SUM(Days!C12:C18)</f>
         <v>7</v>
       </c>
       <c r="C4" s="0">
-        <f>SUM(日期!D12:D18)</f>
+        <f>SUM(Days!D12:D18)</f>
         <v>4</v>
       </c>
       <c r="D4" s="16">
-        <f>SUM(日期!E12:E18)</f>
+        <f>SUM(Days!E12:E18)</f>
         <v>2</v>
       </c>
       <c r="E4" s="17">
-        <f>SUM(日期!F12:F18)</f>
+        <f>SUM(Days!F12:F18)</f>
         <v>1</v>
       </c>
       <c r="F4" s="0">
-        <f>SUM(日期!H12:H18)</f>
+        <f>SUM(Days!H12:H18)</f>
         <v>0</v>
       </c>
       <c r="G4" s="0">
-        <f>SUM(日期!L12:L18)</f>
+        <f>SUM(Days!L12:L18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B5" s="0">
-        <f>SUM(日期!C19:C25)</f>
+        <f>SUM(Days!C19:C25)</f>
         <v>7</v>
       </c>
       <c r="C5" s="0">
-        <f>SUM(日期!D19:D25)</f>
+        <f>SUM(Days!D19:D25)</f>
         <v>4</v>
       </c>
       <c r="D5" s="16">
-        <f>SUM(日期!E19:E25)</f>
+        <f>SUM(Days!E19:E25)</f>
         <v>2</v>
       </c>
       <c r="E5" s="17">
-        <f>SUM(日期!F19:F25)</f>
+        <f>SUM(Days!F19:F25)</f>
         <v>1</v>
       </c>
       <c r="F5" s="0">
-        <f>SUM(日期!H19:H25)</f>
+        <f>SUM(Days!H19:H25)</f>
         <v>0</v>
       </c>
       <c r="G5" s="0">
-        <f>SUM(日期!L19:L25)</f>
+        <f>SUM(Days!L19:L25)</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="0" t="s">
         <v>355</v>
       </c>
       <c r="B6" s="0">
-        <f>SUM(日期!C26:C32)</f>
+        <f>SUM(Days!C26:C32)</f>
         <v>7</v>
       </c>
       <c r="C6" s="0">
-        <f>SUM(日期!D26:D32)</f>
+        <f>SUM(Days!D26:D32)</f>
         <v>5</v>
       </c>
       <c r="D6" s="16">
-        <f>SUM(日期!E26:E32)</f>
+        <f>SUM(Days!E26:E32)</f>
         <v>2</v>
       </c>
       <c r="E6" s="17">
-        <f>SUM(日期!F26:F32)</f>
+        <f>SUM(Days!F26:F32)</f>
         <v>0</v>
       </c>
       <c r="F6" s="0">
-        <f>SUM(日期!H26:H32)</f>
+        <f>SUM(Days!H26:H32)</f>
         <v>0</v>
       </c>
       <c r="G6" s="0">
-        <f>SUM(日期!L26:L32)</f>
+        <f>SUM(Days!L26:L32)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B7" s="0">
-        <f>SUM(日期!C33:C39)</f>
+        <f>SUM(Days!C33:C39)</f>
         <v>7</v>
       </c>
       <c r="C7" s="0">
-        <f>SUM(日期!D33:D39)</f>
+        <f>SUM(Days!D33:D39)</f>
         <v>5</v>
       </c>
       <c r="D7" s="16">
-        <f>SUM(日期!E33:E39)</f>
+        <f>SUM(Days!E33:E39)</f>
         <v>2</v>
       </c>
       <c r="E7" s="17">
-        <f>SUM(日期!F33:F39)</f>
+        <f>SUM(Days!F33:F39)</f>
         <v>0</v>
       </c>
       <c r="F7" s="0">
-        <f>SUM(日期!H33:H39)</f>
+        <f>SUM(Days!H33:H39)</f>
         <v>0</v>
       </c>
       <c r="G7" s="0">
-        <f>SUM(日期!L33:L39)</f>
+        <f>SUM(Days!L33:L39)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B8" s="0">
-        <f>SUM(日期!C40:C46)</f>
+        <f>SUM(Days!C40:C46)</f>
         <v>7</v>
       </c>
       <c r="C8" s="0">
-        <f>SUM(日期!D40:D46)</f>
+        <f>SUM(Days!D40:D46)</f>
         <v>5</v>
       </c>
       <c r="D8" s="16">
-        <f>SUM(日期!E40:E46)</f>
+        <f>SUM(Days!E40:E46)</f>
         <v>2</v>
       </c>
       <c r="E8" s="17">
-        <f>SUM(日期!F40:F46)</f>
+        <f>SUM(Days!F40:F46)</f>
         <v>0</v>
       </c>
       <c r="F8" s="0">
-        <f>SUM(日期!H40:H46)</f>
+        <f>SUM(Days!H40:H46)</f>
         <v>0</v>
       </c>
       <c r="G8" s="0">
-        <f>SUM(日期!L40:L46)</f>
+        <f>SUM(Days!L40:L46)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="0" t="s">
         <v>358</v>
       </c>
       <c r="B9" s="0">
-        <f>SUM(日期!C47:C53)</f>
+        <f>SUM(Days!C47:C53)</f>
         <v>7</v>
       </c>
       <c r="C9" s="0">
-        <f>SUM(日期!D47:D53)</f>
+        <f>SUM(Days!D47:D53)</f>
         <v>5</v>
       </c>
       <c r="D9" s="16">
-        <f>SUM(日期!E47:E53)</f>
+        <f>SUM(Days!E47:E53)</f>
         <v>2</v>
       </c>
       <c r="E9" s="17">
-        <f>SUM(日期!F47:F53)</f>
+        <f>SUM(Days!F47:F53)</f>
         <v>0</v>
       </c>
       <c r="F9" s="0">
-        <f>SUM(日期!H47:H53)</f>
+        <f>SUM(Days!H47:H53)</f>
         <v>0</v>
       </c>
       <c r="G9" s="0">
-        <f>SUM(日期!L47:L53)</f>
+        <f>SUM(Days!L47:L53)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="0" t="s">
         <v>359</v>
       </c>
       <c r="B10" s="0">
-        <f>SUM(日期!C54:C60)</f>
+        <f>SUM(Days!C54:C60)</f>
         <v>7</v>
       </c>
       <c r="C10" s="0">
-        <f>SUM(日期!D54:D60)</f>
+        <f>SUM(Days!D54:D60)</f>
         <v>5</v>
       </c>
       <c r="D10" s="16">
-        <f>SUM(日期!E54:E60)</f>
+        <f>SUM(Days!E54:E60)</f>
         <v>2</v>
       </c>
       <c r="E10" s="17">
-        <f>SUM(日期!F54:F60)</f>
+        <f>SUM(Days!F54:F60)</f>
         <v>0</v>
       </c>
       <c r="F10" s="0">
-        <f>SUM(日期!H54:H60)</f>
+        <f>SUM(Days!H54:H60)</f>
         <v>0</v>
       </c>
       <c r="G10" s="0">
-        <f>SUM(日期!L54:L60)</f>
+        <f>SUM(Days!L54:L60)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="0" t="s">
         <v>360</v>
       </c>
       <c r="B11" s="0">
-        <f>SUM(日期!C61:C67)</f>
+        <f>SUM(Days!C61:C67)</f>
         <v>7</v>
       </c>
       <c r="C11" s="0">
-        <f>SUM(日期!D61:D67)</f>
+        <f>SUM(Days!D61:D67)</f>
         <v>5</v>
       </c>
       <c r="D11" s="16">
-        <f>SUM(日期!E61:E67)</f>
+        <f>SUM(Days!E61:E67)</f>
         <v>2</v>
       </c>
       <c r="E11" s="17">
-        <f>SUM(日期!F61:F67)</f>
+        <f>SUM(Days!F61:F67)</f>
         <v>0</v>
       </c>
       <c r="F11" s="0">
-        <f>SUM(日期!H61:H67)</f>
+        <f>SUM(Days!H61:H67)</f>
         <v>0</v>
       </c>
       <c r="G11" s="0">
-        <f>SUM(日期!L61:L67)</f>
+        <f>SUM(Days!L61:L67)</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="0" t="s">
         <v>361</v>
       </c>
       <c r="B12" s="0">
-        <f>SUM(日期!C68:C74)</f>
+        <f>SUM(Days!C68:C74)</f>
         <v>7</v>
       </c>
       <c r="C12" s="0">
-        <f>SUM(日期!D68:D74)</f>
+        <f>SUM(Days!D68:D74)</f>
         <v>5</v>
       </c>
       <c r="D12" s="16">
-        <f>SUM(日期!E68:E74)</f>
+        <f>SUM(Days!E68:E74)</f>
         <v>2</v>
       </c>
       <c r="E12" s="17">
-        <f>SUM(日期!F68:F74)</f>
+        <f>SUM(Days!F68:F74)</f>
         <v>0</v>
       </c>
       <c r="F12" s="0">
-        <f>SUM(日期!H68:H74)</f>
+        <f>SUM(Days!H68:H74)</f>
         <v>0</v>
       </c>
       <c r="G12" s="0">
-        <f>SUM(日期!L68:L74)</f>
+        <f>SUM(Days!L68:L74)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="0" t="s">
         <v>362</v>
       </c>
       <c r="B13" s="0">
-        <f>SUM(日期!C75:C81)</f>
+        <f>SUM(Days!C75:C81)</f>
         <v>7</v>
       </c>
       <c r="C13" s="0">
-        <f>SUM(日期!D75:D81)</f>
+        <f>SUM(Days!D75:D81)</f>
         <v>5</v>
       </c>
       <c r="D13" s="16">
-        <f>SUM(日期!E75:E81)</f>
+        <f>SUM(Days!E75:E81)</f>
         <v>2</v>
       </c>
       <c r="E13" s="17">
-        <f>SUM(日期!F75:F81)</f>
+        <f>SUM(Days!F75:F81)</f>
         <v>0</v>
       </c>
       <c r="F13" s="0">
-        <f>SUM(日期!H75:H81)</f>
+        <f>SUM(Days!H75:H81)</f>
         <v>0</v>
       </c>
       <c r="G13" s="0">
-        <f>SUM(日期!L75:L81)</f>
+        <f>SUM(Days!L75:L81)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="0" t="s">
         <v>363</v>
       </c>
       <c r="B14" s="0">
-        <f>SUM(日期!C82:C88)</f>
+        <f>SUM(Days!C82:C88)</f>
         <v>7</v>
       </c>
       <c r="C14" s="0">
-        <f>SUM(日期!D82:D88)</f>
+        <f>SUM(Days!D82:D88)</f>
         <v>5</v>
       </c>
       <c r="D14" s="16">
-        <f>SUM(日期!E82:E88)</f>
+        <f>SUM(Days!E82:E88)</f>
         <v>2</v>
       </c>
       <c r="E14" s="17">
-        <f>SUM(日期!F82:F88)</f>
+        <f>SUM(Days!F82:F88)</f>
         <v>0</v>
       </c>
       <c r="F14" s="0">
-        <f>SUM(日期!H82:H88)</f>
+        <f>SUM(Days!H82:H88)</f>
         <v>0</v>
       </c>
       <c r="G14" s="0">
-        <f>SUM(日期!L82:L88)</f>
+        <f>SUM(Days!L82:L88)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="0" t="s">
         <v>364</v>
       </c>
       <c r="B15" s="0">
-        <f>SUM(日期!C89:C95)</f>
+        <f>SUM(Days!C89:C95)</f>
         <v>7</v>
       </c>
       <c r="C15" s="0">
-        <f>SUM(日期!D89:D95)</f>
+        <f>SUM(Days!D89:D95)</f>
         <v>5</v>
       </c>
       <c r="D15" s="16">
-        <f>SUM(日期!E89:E95)</f>
+        <f>SUM(Days!E89:E95)</f>
         <v>2</v>
       </c>
       <c r="E15" s="17">
-        <f>SUM(日期!F89:F95)</f>
+        <f>SUM(Days!F89:F95)</f>
         <v>0</v>
       </c>
       <c r="F15" s="0">
-        <f>SUM(日期!H89:H95)</f>
+        <f>SUM(Days!H89:H95)</f>
         <v>0</v>
       </c>
       <c r="G15" s="0">
-        <f>SUM(日期!L89:L95)</f>
+        <f>SUM(Days!L89:L95)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="0" t="s">
         <v>365</v>
       </c>
       <c r="B16" s="0">
-        <f>SUM(日期!C96:C102)</f>
+        <f>SUM(Days!C96:C102)</f>
         <v>7</v>
       </c>
       <c r="C16" s="0">
-        <f>SUM(日期!D96:D102)</f>
+        <f>SUM(Days!D96:D102)</f>
         <v>5</v>
       </c>
       <c r="D16" s="16">
-        <f>SUM(日期!E96:E102)</f>
+        <f>SUM(Days!E96:E102)</f>
         <v>2</v>
       </c>
       <c r="E16" s="17">
-        <f>SUM(日期!F96:F102)</f>
+        <f>SUM(Days!F96:F102)</f>
         <v>0</v>
       </c>
       <c r="F16" s="0">
-        <f>SUM(日期!H96:H102)</f>
+        <f>SUM(Days!H96:H102)</f>
         <v>0</v>
       </c>
       <c r="G16" s="0">
-        <f>SUM(日期!L96:L102)</f>
+        <f>SUM(Days!L96:L102)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="0" t="s">
         <v>366</v>
       </c>
       <c r="B17" s="0">
-        <f>SUM(日期!C103:C109)</f>
+        <f>SUM(Days!C103:C109)</f>
         <v>7</v>
       </c>
       <c r="C17" s="0">
-        <f>SUM(日期!D103:D109)</f>
+        <f>SUM(Days!D103:D109)</f>
         <v>5</v>
       </c>
       <c r="D17" s="16">
-        <f>SUM(日期!E103:E109)</f>
+        <f>SUM(Days!E103:E109)</f>
         <v>2</v>
       </c>
       <c r="E17" s="17">
-        <f>SUM(日期!F103:F109)</f>
+        <f>SUM(Days!F103:F109)</f>
         <v>0</v>
       </c>
       <c r="F17" s="0">
-        <f>SUM(日期!H103:H109)</f>
+        <f>SUM(Days!H103:H109)</f>
         <v>0</v>
       </c>
       <c r="G17" s="0">
-        <f>SUM(日期!L103:L109)</f>
+        <f>SUM(Days!L103:L109)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="0" t="s">
         <v>367</v>
       </c>
       <c r="B18" s="0">
-        <f>SUM(日期!C110:C116)</f>
+        <f>SUM(Days!C110:C116)</f>
         <v>7</v>
       </c>
       <c r="C18" s="0">
-        <f>SUM(日期!D110:D116)</f>
+        <f>SUM(Days!D110:D116)</f>
         <v>4</v>
       </c>
       <c r="D18" s="16">
-        <f>SUM(日期!E110:E116)</f>
+        <f>SUM(Days!E110:E116)</f>
         <v>2</v>
       </c>
       <c r="E18" s="17">
-        <f>SUM(日期!F110:F116)</f>
+        <f>SUM(Days!F110:F116)</f>
         <v>1</v>
       </c>
       <c r="F18" s="0">
-        <f>SUM(日期!H110:H116)</f>
+        <f>SUM(Days!H110:H116)</f>
         <v>0</v>
       </c>
       <c r="G18" s="0">
-        <f>SUM(日期!L110:L116)</f>
+        <f>SUM(Days!L110:L116)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="0" t="s">
         <v>368</v>
       </c>
       <c r="B19" s="0">
-        <f>SUM(日期!C117:C123)</f>
+        <f>SUM(Days!C117:C123)</f>
         <v>7</v>
       </c>
       <c r="C19" s="0">
-        <f>SUM(日期!D117:D123)</f>
+        <f>SUM(Days!D117:D123)</f>
         <v>5</v>
       </c>
       <c r="D19" s="16">
-        <f>SUM(日期!E117:E123)</f>
+        <f>SUM(Days!E117:E123)</f>
         <v>2</v>
       </c>
       <c r="E19" s="17">
-        <f>SUM(日期!F117:F123)</f>
+        <f>SUM(Days!F117:F123)</f>
         <v>0</v>
       </c>
       <c r="F19" s="0">
-        <f>SUM(日期!H117:H123)</f>
+        <f>SUM(Days!H117:H123)</f>
         <v>0</v>
       </c>
       <c r="G19" s="0">
-        <f>SUM(日期!L117:L123)</f>
+        <f>SUM(Days!L117:L123)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="0" t="s">
         <v>369</v>
       </c>
       <c r="B20" s="0">
-        <f>SUM(日期!C124:C130)</f>
+        <f>SUM(Days!C124:C130)</f>
         <v>7</v>
       </c>
       <c r="C20" s="0">
-        <f>SUM(日期!D124:D130)</f>
+        <f>SUM(Days!D124:D130)</f>
         <v>5</v>
       </c>
       <c r="D20" s="16">
-        <f>SUM(日期!E124:E130)</f>
+        <f>SUM(Days!E124:E130)</f>
         <v>2</v>
       </c>
       <c r="E20" s="17">
-        <f>SUM(日期!F124:F130)</f>
+        <f>SUM(Days!F124:F130)</f>
         <v>0</v>
       </c>
       <c r="F20" s="0">
-        <f>SUM(日期!H124:H130)</f>
+        <f>SUM(Days!H124:H130)</f>
         <v>0</v>
       </c>
       <c r="G20" s="0">
-        <f>SUM(日期!L124:L130)</f>
+        <f>SUM(Days!L124:L130)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0" t="s">
         <v>370</v>
       </c>
       <c r="B21" s="0">
-        <f>SUM(日期!C131:C137)</f>
+        <f>SUM(Days!C131:C137)</f>
         <v>7</v>
       </c>
       <c r="C21" s="0">
-        <f>SUM(日期!D131:D137)</f>
+        <f>SUM(Days!D131:D137)</f>
         <v>5</v>
       </c>
       <c r="D21" s="16">
-        <f>SUM(日期!E131:E137)</f>
+        <f>SUM(Days!E131:E137)</f>
         <v>2</v>
       </c>
       <c r="E21" s="17">
-        <f>SUM(日期!F131:F137)</f>
+        <f>SUM(Days!F131:F137)</f>
         <v>0</v>
       </c>
       <c r="F21" s="0">
-        <f>SUM(日期!H131:H137)</f>
+        <f>SUM(Days!H131:H137)</f>
         <v>0</v>
       </c>
       <c r="G21" s="0">
-        <f>SUM(日期!L131:L137)</f>
+        <f>SUM(Days!L131:L137)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0" t="s">
         <v>371</v>
       </c>
       <c r="B22" s="0">
-        <f>SUM(日期!C138:C139)</f>
+        <f>SUM(Days!C138:C139)</f>
         <v>2</v>
       </c>
       <c r="C22" s="0">
-        <f>SUM(日期!D138:D139)</f>
+        <f>SUM(Days!D138:D139)</f>
         <v>2</v>
       </c>
       <c r="D22" s="16">
-        <f>SUM(日期!E138:E139)</f>
+        <f>SUM(Days!E138:E139)</f>
         <v>0</v>
       </c>
       <c r="E22" s="17">
-        <f>SUM(日期!F138:F139)</f>
+        <f>SUM(Days!F138:F139)</f>
         <v>0</v>
       </c>
       <c r="F22" s="0">
-        <f>SUM(日期!H138:H139)</f>
+        <f>SUM(Days!H138:H139)</f>
         <v>0</v>
       </c>
       <c r="G22" s="0">
-        <f>SUM(日期!L138:L139)</f>
+        <f>SUM(Days!L138:L139)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="19" t="s">
         <v>393</v>
       </c>
       <c r="B23" s="20">
         <f>SUM(B2:B22)</f>
         <v>138</v>
       </c>
       <c r="C23" s="20">
         <f>SUM(C2:C22)</f>
         <v>95</v>
       </c>
       <c r="D23" s="20">
         <f>SUM(D2:D22)</f>
         <v>40</v>
       </c>
       <c r="E23" s="20">
         <f>SUM(E2:E22)</f>
         <v>3</v>
       </c>
       <c r="F23" s="20">
         <f>SUM(F2:F22)</f>
@@ -9258,187 +9258,187 @@
       <c r="B1" s="7" t="s">
         <v>387</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>389</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>390</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>391</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>392</v>
       </c>
       <c r="H1" s="14"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="0" t="s">
         <v>380</v>
       </c>
       <c r="B2" s="0">
-        <f>SUM(日期!C2:C18)</f>
+        <f>SUM(Days!C2:C18)</f>
         <v>17</v>
       </c>
       <c r="C2" s="0">
-        <f>SUM(日期!D2:D18)</f>
+        <f>SUM(Days!D2:D18)</f>
         <v>10</v>
       </c>
       <c r="D2" s="16">
-        <f>SUM(日期!E2:E18)</f>
+        <f>SUM(Days!E2:E18)</f>
         <v>6</v>
       </c>
       <c r="E2" s="17">
-        <f>SUM(日期!F2:F18)</f>
+        <f>SUM(Days!F2:F18)</f>
         <v>1</v>
       </c>
       <c r="F2" s="0">
-        <f>SUM(日期!H2:H18)</f>
+        <f>SUM(Days!H2:H18)</f>
         <v>0</v>
       </c>
       <c r="G2" s="0">
-        <f>SUM(日期!L2:L18)</f>
+        <f>SUM(Days!L2:L18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="0" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="0">
-        <f>SUM(日期!C19:C49)</f>
+        <f>SUM(Days!C19:C49)</f>
         <v>31</v>
       </c>
       <c r="C3" s="0">
-        <f>SUM(日期!D19:D49)</f>
+        <f>SUM(Days!D19:D49)</f>
         <v>22</v>
       </c>
       <c r="D3" s="16">
-        <f>SUM(日期!E19:E49)</f>
+        <f>SUM(Days!E19:E49)</f>
         <v>8</v>
       </c>
       <c r="E3" s="17">
-        <f>SUM(日期!F19:F49)</f>
+        <f>SUM(Days!F19:F49)</f>
         <v>1</v>
       </c>
       <c r="F3" s="0">
-        <f>SUM(日期!H19:H49)</f>
+        <f>SUM(Days!H19:H49)</f>
         <v>0</v>
       </c>
       <c r="G3" s="0">
-        <f>SUM(日期!L19:L49)</f>
+        <f>SUM(Days!L19:L49)</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="0" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="0">
-        <f>SUM(日期!C50:C78)</f>
+        <f>SUM(Days!C50:C78)</f>
         <v>29</v>
       </c>
       <c r="C4" s="0">
-        <f>SUM(日期!D50:D78)</f>
+        <f>SUM(Days!D50:D78)</f>
         <v>21</v>
       </c>
       <c r="D4" s="16">
-        <f>SUM(日期!E50:E78)</f>
+        <f>SUM(Days!E50:E78)</f>
         <v>8</v>
       </c>
       <c r="E4" s="17">
-        <f>SUM(日期!F50:F78)</f>
+        <f>SUM(Days!F50:F78)</f>
         <v>0</v>
       </c>
       <c r="F4" s="0">
-        <f>SUM(日期!H50:H78)</f>
+        <f>SUM(Days!H50:H78)</f>
         <v>0</v>
       </c>
       <c r="G4" s="0">
-        <f>SUM(日期!L50:L78)</f>
+        <f>SUM(Days!L50:L78)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="0" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="0">
-        <f>SUM(日期!C79:C109)</f>
+        <f>SUM(Days!C79:C109)</f>
         <v>31</v>
       </c>
       <c r="C5" s="0">
-        <f>SUM(日期!D79:D109)</f>
+        <f>SUM(Days!D79:D109)</f>
         <v>21</v>
       </c>
       <c r="D5" s="16">
-        <f>SUM(日期!E79:E109)</f>
+        <f>SUM(Days!E79:E109)</f>
         <v>10</v>
       </c>
       <c r="E5" s="17">
-        <f>SUM(日期!F79:F109)</f>
+        <f>SUM(Days!F79:F109)</f>
         <v>0</v>
       </c>
       <c r="F5" s="0">
-        <f>SUM(日期!H79:H109)</f>
+        <f>SUM(Days!H79:H109)</f>
         <v>0</v>
       </c>
       <c r="G5" s="0">
-        <f>SUM(日期!L79:L109)</f>
+        <f>SUM(Days!L79:L109)</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="0" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="0">
-        <f>SUM(日期!C110:C139)</f>
+        <f>SUM(Days!C110:C139)</f>
         <v>30</v>
       </c>
       <c r="C6" s="0">
-        <f>SUM(日期!D110:D139)</f>
+        <f>SUM(Days!D110:D139)</f>
         <v>21</v>
       </c>
       <c r="D6" s="16">
-        <f>SUM(日期!E110:E139)</f>
+        <f>SUM(Days!E110:E139)</f>
         <v>8</v>
       </c>
       <c r="E6" s="17">
-        <f>SUM(日期!F110:F139)</f>
+        <f>SUM(Days!F110:F139)</f>
         <v>1</v>
       </c>
       <c r="F6" s="0">
-        <f>SUM(日期!H110:H139)</f>
+        <f>SUM(Days!H110:H139)</f>
         <v>0</v>
       </c>
       <c r="G6" s="0">
-        <f>SUM(日期!L110:L139)</f>
+        <f>SUM(Days!L110:L139)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="19" t="s">
         <v>393</v>
       </c>
       <c r="B7" s="20">
         <f>SUM(B2:B6)</f>
         <v>138</v>
       </c>
       <c r="C7" s="20">
         <f>SUM(C2:C6)</f>
         <v>95</v>
       </c>
       <c r="D7" s="20">
         <f>SUM(D2:D6)</f>
         <v>40</v>
       </c>
       <c r="E7" s="20">
         <f>SUM(E2:E6)</f>
         <v>3</v>
       </c>
       <c r="F7" s="20">
         <f>SUM(F2:F6)</f>
@@ -9498,100 +9498,100 @@
       <c r="B1" s="7" t="s">
         <v>387</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>389</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>390</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>391</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>392</v>
       </c>
       <c r="H1" s="14"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="18">
         <v>2023</v>
       </c>
       <c r="B2" s="0">
-        <f>SUM(日期!C2:C18)</f>
+        <f>SUM(Days!C2:C18)</f>
         <v>17</v>
       </c>
       <c r="C2" s="0">
-        <f>SUM(日期!D2:D18)</f>
+        <f>SUM(Days!D2:D18)</f>
         <v>10</v>
       </c>
       <c r="D2" s="16">
-        <f>SUM(日期!E2:E18)</f>
+        <f>SUM(Days!E2:E18)</f>
         <v>6</v>
       </c>
       <c r="E2" s="17">
-        <f>SUM(日期!F2:F18)</f>
+        <f>SUM(Days!F2:F18)</f>
         <v>1</v>
       </c>
       <c r="F2" s="0">
-        <f>SUM(日期!H2:H18)</f>
+        <f>SUM(Days!H2:H18)</f>
         <v>0</v>
       </c>
       <c r="G2" s="0">
-        <f>SUM(日期!L2:L18)</f>
+        <f>SUM(Days!L2:L18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="18">
         <v>2024</v>
       </c>
       <c r="B3" s="0">
-        <f>SUM(日期!C19:C139)</f>
+        <f>SUM(Days!C19:C139)</f>
         <v>121</v>
       </c>
       <c r="C3" s="0">
-        <f>SUM(日期!D19:D139)</f>
+        <f>SUM(Days!D19:D139)</f>
         <v>85</v>
       </c>
       <c r="D3" s="16">
-        <f>SUM(日期!E19:E139)</f>
+        <f>SUM(Days!E19:E139)</f>
         <v>34</v>
       </c>
       <c r="E3" s="17">
-        <f>SUM(日期!F19:F139)</f>
+        <f>SUM(Days!F19:F139)</f>
         <v>2</v>
       </c>
       <c r="F3" s="0">
-        <f>SUM(日期!H19:H139)</f>
+        <f>SUM(Days!H19:H139)</f>
         <v>0</v>
       </c>
       <c r="G3" s="0">
-        <f>SUM(日期!L19:L139)</f>
+        <f>SUM(Days!L19:L139)</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="19" t="s">
         <v>393</v>
       </c>
       <c r="B4" s="20">
         <f>SUM(B2:B3)</f>
         <v>138</v>
       </c>
       <c r="C4" s="20">
         <f>SUM(C2:C3)</f>
         <v>95</v>
       </c>
       <c r="D4" s="20">
         <f>SUM(D2:D3)</f>
         <v>40</v>
       </c>
       <c r="E4" s="20">
         <f>SUM(E2:E3)</f>
         <v>3</v>
       </c>
       <c r="F4" s="20">
         <f>SUM(F2:F3)</f>
@@ -9616,53 +9616,53 @@
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Settings</vt:lpstr>
-      <vt:lpstr>日期</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>年</vt:lpstr>
+      <vt:lpstr>Days</vt:lpstr>
+      <vt:lpstr>Weeks</vt:lpstr>
+      <vt:lpstr>Months</vt:lpstr>
+      <vt:lpstr>Years</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>